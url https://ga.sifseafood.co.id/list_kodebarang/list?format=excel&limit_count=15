--- v2 (2026-08-07)
+++ v3 (2026-10-04)
@@ -178,123 +178,123 @@
         <is>
           <t>9</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>VACUUM CLEANER KARCHER</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>TRIAGONAL CLIP NO.3</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>TRIAGONAL CLIP NO.1</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>TISSUE KASAR</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>TISSUE HALUS</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>TISSUE GULUNG</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>TINTA STAMPEL KECIL MERAH</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>TINTA STAMPEL KECIL BIRU</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>TINTA STAMP PAD HITAM</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>TINTA STAMP PAD BIRU</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>