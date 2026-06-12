--- v0 (2026-04-20)
+++ v1 (2026-06-12)
@@ -137,284 +137,284 @@
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>nama_barang</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>stock</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>PULPEN STANDARD AE7 0.5 MERAH</t>
+          <t>SERUTAN PENSIL</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>PULPEN STANDARD AE7 0.5 HITAM</t>
+          <t>SARUNG TANGAN LATEX</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>PULPEN STANDARD AE7 0.5 BIRU</t>
+          <t>SARUNG TANGAN KARET</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>140</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>PULPEN HITAM STANDARD 0.3</t>
+          <t>SARUNG TANGAN KAIN</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>PULPEN HITAM FASTER C600 0.7</t>
+          <t>SARASA CLIP HITAM 0.7</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>PRONTO SIGN HERE</t>
+          <t>SARASA CLIP 0.5 HITAM</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>36</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>PRONTO MARK N NOTES</t>
+          <t>SARASA CLIP 0.5 BIRU</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>PEWANGI RUANGAN SPRAY</t>
+          <t>SAPU TANGAN KECIL </t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>PEWANGI RUANGAN GANTUNG</t>
+          <t>SAPU LIDI</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>PENSIL KAYU FABER CASTELL 2B</t>
+          <t>SAPU LANTAI DAN GAGANG</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>PENGKI DAN GAGANG</t>
+          <t>SAFETY SHOES CHEETAH 3180</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>PENGHAPUS PENSIL</t>
+          <t>SABUT STAINLESS</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>PENGGARIS 30 CM</t>
+          <t>SABUT SPONS</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>PEN STAND</t>
+          <t>PULPEN STANDARD AE7 0.5 MERAH</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>PEMBOLONG BESAR NO. 85N</t>
+          <t>PULPEN STANDARD AE7 0.5 HITAM</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>PEMBERSIH PORSELEN-WPC</t>
+          <t>PULPEN STANDARD AE7 0.5 BIRU</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>PEMBERSIH LANTAI</t>
+          <t>PULPEN HITAM STANDARD 0.3</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>PEMBERSIH KACA</t>
+          <t>PULPEN HITAM FASTER C600 0.7</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>PEL KAIN BIRU DAN GAGANG</t>
+          <t>PRONTO SIGN HERE</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>PEL BUSA DAN GAGANG</t>
+          <t>PRONTO MARK N NOTES</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>14</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>