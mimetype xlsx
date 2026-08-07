--- v1 (2026-06-12)
+++ v2 (2026-08-07)
@@ -137,284 +137,284 @@
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>nama_barang</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>stock</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>SERUTAN PENSIL</t>
+          <t>SARUNG TANGAN KAIN</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>SARUNG TANGAN LATEX</t>
+          <t>SARASA CLIP HITAM 0.7</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>SARUNG TANGAN KARET</t>
+          <t>SARASA CLIP 0.5 HITAM</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>SARUNG TANGAN KAIN</t>
+          <t>SARASA CLIP 0.5 BIRU</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>SARASA CLIP HITAM 0.7</t>
+          <t>SAPU TANGAN KECIL </t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>SARASA CLIP 0.5 HITAM</t>
+          <t>SAPU LIDI</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>SARASA CLIP 0.5 BIRU</t>
+          <t>SAPU LANTAI DAN GAGANG</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>SAPU TANGAN KECIL </t>
+          <t>SAFETY SHOES CHEETAH 3180</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>SAPU LIDI</t>
+          <t>SABUT STAINLESS</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>SAPU LANTAI DAN GAGANG</t>
+          <t>SABUT SPONS</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>SAFETY SHOES CHEETAH 3180</t>
+          <t>PULPEN STANDARD AE7 0.5 MERAH</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>SABUT STAINLESS</t>
+          <t>PULPEN STANDARD AE7 0.5 HITAM</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>SABUT SPONS</t>
+          <t>PULPEN STANDARD AE7 0.5 BIRU</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>PULPEN STANDARD AE7 0.5 MERAH</t>
+          <t>PULPEN HITAM STANDARD 0.3</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>PULPEN STANDARD AE7 0.5 HITAM</t>
+          <t>PULPEN HITAM FASTER C600 0.7</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>PULPEN STANDARD AE7 0.5 BIRU</t>
+          <t>PRONTO SIGN HERE</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>PULPEN HITAM STANDARD 0.3</t>
+          <t>PRONTO MARK N NOTES</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>PULPEN HITAM FASTER C600 0.7</t>
+          <t>PLASTIK LAMINATING</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>PRONTO SIGN HERE</t>
+          <t>PEWANGI RUANGAN SPRAY</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>PRONTO MARK N NOTES</t>
+          <t>PEWANGI RUANGAN GANTUNG</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>5</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>