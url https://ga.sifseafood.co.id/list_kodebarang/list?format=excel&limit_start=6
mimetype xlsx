--- v2 (2026-08-07)
+++ v3 (2026-10-04)
@@ -142,255 +142,255 @@
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>nama_barang</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>stock</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>MAP PLASTIK L DAICHI F4</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>MAP PLASTIK L DAICHI A4</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>MAP MERAH BIOLA</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>MAP HIJAU BIOLA</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>LEM KERTAS</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>LAP MICROFIBER</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>LAP KANEBO</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>KWITANSI KECIL</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>KWITANSI BESAR</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>KIPAS MEJA KRIS</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>KERTAS KOP F4</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>KAMPER BULAT PUTIH</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>KAMPER BULAT</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>KAIN KESET</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>ISI TINTA PULPEN MERAH </t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>ISI TINTA PULPEN HITAM</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>ISI TINTA PULPEN BIRU</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>ISI TINTA MERAH PERMANENT</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>ISI TINTA HITAM WHITEBOARD</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>ISI TINTA HITAM PERMANENT</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>