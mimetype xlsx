--- v1 (2026-08-07)
+++ v2 (2026-10-04)
@@ -142,87 +142,87 @@
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>nama_barang</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>stock</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>BATERAI LR44</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>BATERAI AAA</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>BATERAI AA</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>BATERAI 9V1</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>BATERAI 3V 2032</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>BATERAI 3V 2016</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
@@ -238,111 +238,111 @@
         <is>
           <t>11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>BATERAI 23A</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>BANTEX POCKET F4</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>BANTEX POCKET A4</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>AMPLOP PUTIH POLOS PENDEK </t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>AMPLOP PUTIH POLOS PANJANG</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>AMPLOP COKLAT SETENGAH FOLIO</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>AMPLOP COKLAT FOLIO TALI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>AMPLOP COKLAT FOLIO POLOS</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>